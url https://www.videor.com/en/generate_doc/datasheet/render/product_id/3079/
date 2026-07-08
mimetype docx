--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -950,51 +950,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Western Digital WDD032G1P0C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroSDXC Speicherkarte, 32GB, Class 10, UHS-I U1, 16TBW, für Videoüberwachung</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Western Digital WDD064G1P0C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>