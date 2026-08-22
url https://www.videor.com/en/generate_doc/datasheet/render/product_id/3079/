--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -893,51 +893,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">in RAL color</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SC-IPM07PRO</w:t>
+              <w:t xml:space="preserve">SeeEyes SC-IPM07PRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">7" (17,8cm) Test Monitor, Touch, IP, HD/3G/EX-SDI, TVI, CVI, AHD, Composite, HDMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -950,51 +950,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Western Digital WDD032G1P0C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">MicroSDXC memory card, 32GB, Class 10, UHS-I U1, 16TBW, for video surveillance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Western Digital WDD064G1P0C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>