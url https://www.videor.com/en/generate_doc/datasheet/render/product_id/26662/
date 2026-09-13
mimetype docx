--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -1015,51 +1015,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Focal length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">2,2mm</w:t>
+              <w:t xml:space="preserve">2,2 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Chip size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3872,207 +3872,207 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gigabit Switch Rack, Unmanaged, 24x PoE, 2xSFP, max. 30W each Port, integrated Power Supply max. 400W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-0,5/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-0,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-1/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-1/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-2/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-3/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-3/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-7,5/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-7,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>