--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -98,106 +98,194 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Western Digital WD2005FBYZ</w:t>
+        <w:t xml:space="preserve">Western Digital WD4004FRYZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Short description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">WD Gold Hard Drive, 3.5", SATA 6 Gb/s, 4 TB, 7200 RPM, 128 MB Cache, 24/7 Operation, R/V Sensor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="head2Style"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Main Features</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WD Gold Series Optimized for Data Centers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For High-End Video Surveillance Systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SATA 6 Gb/s interface, 256 MB cache</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reliability and durability for 24x7x365 operation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optimized for 6 or more drive bays</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High endurance of up to 550 TB per year</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MTBF of up to 2.5 million hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-year limited warranty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Other Features (Specifications)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -421,50 +509,94 @@
               </w:rPr>
               <w:t xml:space="preserve">Brand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Western Digital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="head2Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="head2Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional Productinformation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Related products</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>