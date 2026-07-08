--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -309,50 +309,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4260229840979</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Comb filter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>