--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -1322,51 +1322,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum Image Resolution (HV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">1920 × 1080</w:t>
+              <w:t xml:space="preserve">1920×1080</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturer order number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1808,207 +1808,207 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Monitor stand high adjustable up to 130mm, for LCD-Monitors, 15-27 Inch, maximum 10Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UCWM20</w:t>
+              <w:t xml:space="preserve">jetrics VM-UCWM20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Compact slim tilt wall mount LCD Monitors, 23" to 42", VESA support up to 25Kg max.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UMA10</w:t>
+              <w:t xml:space="preserve">jetrics VM-UMA10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aluminium gas spring monitor arm for wall mount, LCD Monitors, max. 27" support up to 7 kg max.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UTM10</w:t>
+              <w:t xml:space="preserve">jetrics VM-UTM10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Table Mount for LCD Monitors, up to 45", VESA support up to 13Kg max.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UWM10</w:t>
+              <w:t xml:space="preserve">jetrics VM-UWM10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Wall Mount for LCD Monitors, up to max. 27", VESA support up to 15 kg max.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UWM30</w:t>
+              <w:t xml:space="preserve">jetrics VM-UWM30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Wall Mount for LCD Monitors, up to 43", VESA support up to 20Kg max.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -2034,129 +2034,129 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="upsell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 1</w:t>
+              <w:t xml:space="preserve">jetrics jetcon HDMI Kabel 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 3</w:t>
+              <w:t xml:space="preserve">jetrics jetcon HDMI Kabel 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 5</w:t>
+              <w:t xml:space="preserve">jetrics jetcon HDMI Kabel 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>