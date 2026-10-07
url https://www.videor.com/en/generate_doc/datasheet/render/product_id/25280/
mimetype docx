--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -368,50 +368,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">4260229840979</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Maximum Image Resolution (H x V)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1920×1080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Comb filter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1284,89 +1323,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Power consumption</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">25 W</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">1920×1080</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturer order number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2279,50 +2279,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>