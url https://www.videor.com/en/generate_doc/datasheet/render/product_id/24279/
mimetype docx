--- v0 (2026-06-25)
+++ v1 (2026-09-16)
@@ -1376,50 +1376,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4260229841600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Manufacturer order number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">242368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1568,50 +1607,128 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">eneo NSFP-00100RJ45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP module, transceiver, RJ45 connection, Cat.6A, supports 10G/5G/2.5 G/1G Ethernet up to 50m range, CAT6a, hot-pluggable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">eneo NSFP-00300DLC-Multimode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP module, transceiver, Multi Mode, 1250Mbps, up to 550m distance, Duplex LC optical connector</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">eneo NSFP-20000DLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP Module, 1.25 Gbps, 20KM, Duplex LC, Tx/Rx at 1310 nm, hot-plug, SFP MSA-compliant, Digital Monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1899,89 +2016,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo SFP-1310M40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP Modul, 1.25Gbps, 550m, Multimode, 1310nm, Duplex LC Connector, -40°~+75°C</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">SFP Modul, 1.25Gbps, 20km, Singlemode, 1310nm, Duplex LC Connector, 0°~+70°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo SFP-1310S10-10G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>