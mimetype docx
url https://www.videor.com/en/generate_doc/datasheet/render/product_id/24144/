--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -2011,50 +2011,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Capture (FD), Face Recognition (FR), Heat Map (HM), Intrusion, Intrusion (PID), Leave Region, License plate recognition (LPD), License plate recognition (LPR), Line crossing (LCD), Manipulation (TD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Audio support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2147,89 +2186,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Multicast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Yes</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Capture (FD), Face Recognition (FR), Heat Map (HM), Intrusion, Intrusion (PID), Leave Region, License plate recognition (LPD), License plate recognition (LPR), Line crossing (LCD), Manipulation (TD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Alarm processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>