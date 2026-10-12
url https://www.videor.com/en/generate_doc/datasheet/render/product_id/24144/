--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Short description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mini Network Camera, 2880x1620, TDay/Night, WDR, AI, 3,6mm, 3D DNR, 12VDC, PoE</w:t>
+        <w:t xml:space="preserve">Mini Network Camera, 2880x1620, Day/Night, WDR, AI, 3,6mm, 3D DNR, 12VDC, PoE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Main Features</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2029,51 +2029,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Capture (FD), Face Recognition (FR), Heat Map (HM), Intrusion, Intrusion (PID), Leave Region, License plate recognition (LPD), License plate recognition (LPR), Line crossing (LCD), Manipulation (TD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD)</w:t>
+              <w:t xml:space="preserve"> Image rotation for cameras mounted at a 90° angle, Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Capture (FD), Face Recognition (FR), Heat Map (HM), Intrusion, Intrusion (PID), Leave Region, License plate recognition (LPD), License plate recognition (LPR), Line crossing (LCD), Manipulation (TD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Audio support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4516,50 +4516,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>