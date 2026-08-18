--- v0 (2026-05-12)
+++ v1 (2026-08-18)
@@ -175,84 +175,84 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Main Features</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">WD Purple Surveillance Hard Drive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Für Dauerbetrieb in Überwachungssystemen entwickelt</w:t>
+        <w:t xml:space="preserve">Designed for continuous operation in surveillance systems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">SATA 6 Gb/s Schnittstelle</w:t>
+        <w:t xml:space="preserve">SATA 6 Gb/s interface</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Baugröße 3,5 Zoll</w:t>
+        <w:t xml:space="preserve">3.5-inch form factor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">8TB Kapazität, 256MB Cache</w:t>
+        <w:t xml:space="preserve">8TB capacity, 256MB cache</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Other Features (Specifications)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -665,51 +665,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturer order number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">WD8002PURP</w:t>
+              <w:t xml:space="preserve">Western Digital WD8002PURP / 8TB purple pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>