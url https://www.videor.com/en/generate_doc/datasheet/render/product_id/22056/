--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -1777,50 +1777,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Capture (FD), Face Recognition (FR), Fire alarm, Heat Map (HM), Intrusion, Leave Region, Line crossing (LCD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD), Temperature Exception Alarm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Audio support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1874,89 +1913,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Noise Reduction (DNR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Yes</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Capture (FD), Face Recognition (FR), Fire alarm, Heat Map (HM), Intrusion, Leave Region, Line crossing (LCD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD), Temperature Exception Alarm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Browser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>