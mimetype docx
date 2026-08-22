--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Short description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Network Hybrid Thermal Bullet Camera Day/Night, 2592x1944 optical, 256x192 thermal, IP66, PoE, 12VDC</w:t>
+        <w:t xml:space="preserve">Network Hybrid Thermal Bullet Camera Day/Night, 2592x1944 optical 3,6mm, 256x192 thermal 3.2mm, IP66, PoE, 12VDC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Main Features</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2401,50 +2401,128 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Quick installation guide,drilling template,3x wall plugs with screws,1x Allen wrench,waterproof cover for RJ45 connector</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Network</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complicated password, IP address filtering, Password</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Lens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3794,246 +3872,246 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gigabit Switch Rack, Unmanaged, 24x PoE, 2xSFP, max. 30W each Port, integrated Power Supply max. 400W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-0,5/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-0,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-1/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-1/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-2/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-3/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-3/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-7,5/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-7,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetpower-PSU-XS-11C Steckernetzteil</w:t>
+              <w:t xml:space="preserve">jetrics jetpower-PSU-XS-11C Steckernetzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>