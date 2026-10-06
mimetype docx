--- v2 (2026-08-22)
+++ v3 (2026-10-06)
@@ -529,50 +529,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Audio compression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">G.711a, G.711u</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Lighting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared, Warm Light</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -625,51 +664,90 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Weight</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">1.45 kg</w:t>
+              <w:t xml:space="preserve">1.25 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pixel Edge Length</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 µm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Text overlay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1348,89 +1426,167 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">CMOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Flickerless function</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Manual Electric Shutter (MES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">1-25~1-25,000Sec</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Signal-to-noise ratio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 dB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Photosensitivity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">0,003 Lux @ F1,6 AGC on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1933,50 +2089,128 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Detection range (m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">44 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alarm processing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SD recording,relay output,smart capture,FTP upload,email linkage,audio alarm,Red &amp; Blue flashing light</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Browser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Edge, Firefox, Google Chrome, MS Internet Explorer 10/11, Safari</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2284,50 +2518,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Ethernet interface</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">100Base-TX, 10Base-T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Control Interfaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Ethernet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2458,51 +2731,90 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Complicated password, IP address filtering, Password</w:t>
+              <w:t xml:space="preserve">Complicated password, HTTPS encryption, IP address filtering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Network Protocols</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">DDNS, DHCP, DNA, FTP, HTTP, HTTPS, NTP, RTP, RTSP, SMTP, TCP-IP, UPnP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Lens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2518,147 +2830,381 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Horizontal angle of view (Thermal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">56°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertical angle of view (Thermal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">42°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focal length (Thermal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">3,2 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minimum focus distance (Thermal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.3 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lens Type (Thermal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prime lens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoomfactor (Thermal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Horizontal angle of view</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Optisch 81°,Thermal 56°</w:t>
+              <w:t xml:space="preserve">81°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Vertical angle of view</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Optisch 57°,Thermal 42°</w:t>
+              <w:t xml:space="preserve">57°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Focal length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">3,2 mm,3,6 mm</w:t>
+              <w:t xml:space="preserve">3,6 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Lens Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2752,50 +3298,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">25 fps</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Picture size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">16:9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Data stream types</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Triple-Stream(Main/Sub/Mobile)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3005,50 +3590,596 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recording sensor (Thermal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vanadium Oxide Uncooled Focal Plane Arrays</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image transfer rate max. (Thermal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 fps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFOV (Instantaneous Field of View)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.7 mrad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Response Waveband</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 -14 µm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperature Measurement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">-20 °C - + 150 °C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal sensitivity (NETD)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 mK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">DRI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Detect Vehicle (D) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">421 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify Vehicle (I)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">53 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recognize Vehicle (R) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Detect Human (D) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">148 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify Human (I)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recognize Human (R) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Productinformation</w:t>
@@ -4360,50 +5491,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>