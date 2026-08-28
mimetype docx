--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -2752,50 +2752,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Security</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complicated password, IP address filtering, Password</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Network Protocols</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">DDNS, DHCP, DNA, FTP, HTTP, HTTPS, IEE 802.1, NTP, RTP, RTSP, SMTP, TCP-IP, UPnP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2926,51 +2965,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Focal length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">2,8mm</w:t>
+              <w:t xml:space="preserve">2,8 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aperture Range (F)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4262,246 +4301,246 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gigabit Switch Rack, Unmanaged, 24x PoE, 2xSFP, max. 30W each Port, integrated Power Supply max. 400W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-0,5/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-0,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-1/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-1/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-2/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-3/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-3/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-7,5/1</w:t>
+              <w:t xml:space="preserve">jetrics jetcat6SFTP-GN-7,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetpower-PSU-XS-11C Steckernetzteil</w:t>
+              <w:t xml:space="preserve">jetrics jetpower-PSU-XS-11C Steckernetzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>