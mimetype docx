--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -2128,50 +2128,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Attributes (AD), Face Capture (FD), Face Recognition (FR), Heat Map (HM), Intrusion, Intrusion (PID), Leave Region, License plate recognition (LPD), License plate recognition (LPR), Line crossing (LCD), Manipulation (TD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Audio support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2264,89 +2303,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Multicast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Yes</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Attributes (AD), Face Capture (FD), Face Recognition (FR), Heat Map (HM), Intrusion, Intrusion (PID), Leave Region, License plate recognition (LPD), License plate recognition (LPR), Line crossing (LCD), Manipulation (TD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Alarm processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>