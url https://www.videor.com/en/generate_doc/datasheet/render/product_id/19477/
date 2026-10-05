--- v2 (2026-08-21)
+++ v3 (2026-10-05)
@@ -2146,51 +2146,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Attributes (AD), Face Capture (FD), Face Recognition (FR), Heat Map (HM), Intrusion, Intrusion (PID), Leave Region, License plate recognition (LPD), License plate recognition (LPR), Line crossing (LCD), Manipulation (TD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD)</w:t>
+              <w:t xml:space="preserve"> Image rotation for cameras mounted at a 90° angle, Abandoned and Removed Objects (SOD), Attendance (FA), Crowds (CD), Enter Region, Face Attributes (AD), Face Capture (FD), Face Recognition (FR), Heat Map (HM), Intrusion, Intrusion (PID), Leave Region, License plate recognition (LPD), License plate recognition (LPR), Line crossing (LCD), Manipulation (TD), Object Classification Human / Vehicle (PD&amp;VD), Passage count (CC), Queues (QD), Rare Sounds (RSD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Audio support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4172,50 +4172,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo PM-21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Pole mounting adapter, steel for camera connection box AK-20, AK-21 and wall mount WB-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">eneo PM-21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pole mounting adapter V2A stainless steel, for camera connection box AK-20, AK-21 and wall mount WB-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo Site Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5140,50 +5179,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>