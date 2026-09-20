--- v0 (2026-05-24)
+++ v1 (2026-09-20)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jetrics MDR-60-12 DIN RAIL Netzteil</w:t>
+        <w:t xml:space="preserve">jetrics power MDR-60-12 DIN RAIL Netzteil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>