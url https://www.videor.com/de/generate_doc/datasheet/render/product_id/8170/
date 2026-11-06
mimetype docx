--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -525,51 +525,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Axis Zubehör</w:t>
+              <w:t xml:space="preserve">Axis T91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -722,89 +722,50 @@
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS STEEL STRAPS TX30 570MM 1PAIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Montagebänder, 570mm, für AXIS Masthalterungen, SS 316L Stahl, TX30 Schraube, 2 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...37 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfehlungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -830,51 +791,51 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="related_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">VIDEOR LACKIERUNG Wand-/Masthalterung</w:t>
+              <w:t xml:space="preserve">VIDEOR LACKIERUNG Wand-/Masthalterung /-dose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">im RAL Farbton</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>