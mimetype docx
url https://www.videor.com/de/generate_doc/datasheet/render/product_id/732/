--- v0 (2026-06-05)
+++ v1 (2026-09-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">214434</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">QNV-6020R</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">1/2,9&quot; Netzwerk Dome, Fix, Tag/Nacht, 3,6mm, 1920x1280, H.265, IK10, IP66, Infrarot</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hanwha Vision</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hanwha Vision SBP-122HM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Flanschplatte für Hänge Montage von Hanwha Techwin Domes, Aluminium, elfenbein</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hanwha Vision SBP-137WM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wandmontagearm, für Hawha Techwin Dome Kameras, Aluminium, elfenbein</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hanwha Vision SPB-VAN12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kuppel, getönt, für Hanwha Techwin Domekameras, vandalismusgeschützt, Zubehör</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SBV-120WC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzdach, für Hanwha Techwin Fixdome-Kameras, elfenbein</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SHD-3000F3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckeneinbaugehäuse für Hanwha Techwin Domekameras, Innen, Kunststoff</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">eneo VT-PS12DC-12 Netzteil Einbau</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Einbau Netzgerät, für AK-4, 100-240VAC/12VDC (1,5A), stabilisiert, offene Enden</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Jetrics jetcon-RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">POE15W-1AF</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">POE29U-1AF</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, 19,6W, Gigabit, -20° bis +50°C, C14, 100-240VAC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 32GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDHC Speicherkarte, 32GB, Class 10, 20MB/s, für Videoüberwachung optimiert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 64GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-PS12DC-10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Stecker-Netzgerät 100-240V/12V DC-2,5A stab., Kontinent &amp; UK Netzsteckeinsatz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD032G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD064G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">CON-KAM-IPKON</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IP Vorkonfiguration Netzwerk Kamera, Funktionsprüfung, Firmware Update</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">214434</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">QNV-6020R</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">1/2,9&quot; Netzwerk Dome, Fix, Tag/Nacht, 3,6mm, 1920x1280, H.265, IK10, IP66, Infrarot</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hanwha Vision</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hanwha Vision SBP-122HM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Flanschplatte für Hänge Montage von Hanwha Techwin Domes, Aluminium, elfenbein</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hanwha Vision SBP-137WM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wandmontagearm, für Hawha Techwin Dome Kameras, Aluminium, elfenbein</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hanwha Vision SPB-VAN12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kuppel, getönt, für Hanwha Techwin Domekameras, vandalismusgeschützt, Zubehör</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SBV-120WC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzdach, für Hanwha Techwin Fixdome-Kameras, elfenbein</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SHD-3000F3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckeneinbaugehäuse für Hanwha Techwin Domekameras, Innen, Kunststoff</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">eneo VT-PS12DC-12 Netzteil Einbau</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Einbau Netzgerät, für AK-4, 100-240VAC/12VDC (1,5A), stabilisiert, offene Enden</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">jetrics network RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">POE15W-1AF</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">POE29U-1AF</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, 19,6W, Gigabit, -20° bis +50°C, C14, 100-240VAC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 32GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDHC Speicherkarte, 32GB, Class 10, 20MB/s, für Videoüberwachung optimiert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 64GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-PS12DC-10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Stecker-Netzgerät 100-240V/12V DC-2,5A stab., Kontinent &amp; UK Netzsteckeinsatz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD032G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD064G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">CON-KAM-IPKON</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IP Vorkonfiguration Netzwerk Kamera, Funktionsprüfung, Firmware Update</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>