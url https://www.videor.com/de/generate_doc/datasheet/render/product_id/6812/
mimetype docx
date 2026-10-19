--- v0 (2026-06-05)
+++ v1 (2026-10-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">212273</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">AXIS Q8665-LE 230V AC</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">Netzwerk Positioniersystem, Tag/Nacht, 18x, 4,7-84,6 mm, 230V, IP66, Infrarot</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS 4IN1 SECURITY SCREWDRIVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubendreher Set, 4-in-1, Biteinsätze pasend für Axis Produkte, inkl. Tasche</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 10 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 10 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 16 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 16 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 20 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 20 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 32 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 32 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS CORE DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Core Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS UNIVERSAL DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Universal Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Companion VMS Version 4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CROSS LINE DETECTION</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Cross Line Detection, für AXIS Camera Application Platform, 1 Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LONG RANGE POE EXTENDER KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+, Innen, RJ45, bis 1000m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q86-E LIGHT SENSOR BOX 23</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzteil für AXIS Q8665-LE und IR-Scheinwerfer, Dämmerungs Schalter, IR-Steuerung, 230VAC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8631/32/65 SCREW KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubensatz, für alle Außen Schrauben und Wischer, für AXIS Q8631/32/65</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8631/32/65 SEAL/GASKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ersatzteilsatz: Dichtungen, Kabeldurchführungen, für AXIS Q8631/32/65</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8631/32/65 SUNSHIELD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Sonnendach, für AXIS Q8631-E Q8632-E, Q8665-E, Q8665-LE, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8665 HOUSING TOP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Gehäuseoberteil mit Glas Scheibe, AXIS Q8665-E/-LE, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8665 WIPER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wischblatt, für AXIS Q8665-E, AXIS Q8665-LE, inkl. Edelstahl Halter, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8665-LE ILLUMINATOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarotscheinwerfer, für AXIS Q8665-LE, 1 Stück, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 64 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 64GB, Class 10, 20 MB/s, inkl. SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8604 MEDIA CONVERTER SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8646 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ OVER COAX Set, 6-Kanal: 1x T8646 POE+ OVER COAX BLADE, 6x T8642 POE+ OVER COAX DEVICE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8648 POE+ COAX BLADE COM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8646 Einschubkarte, 6x AXIS T8643 Device Einheiten</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T95A64 CORNER BRACKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Eckhalterung für AXIS T98A-VE Cabinets, AXIS Q86/87 Serien und AXIS T95A00/T95A10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T95A67 POLE BRACKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Masthalterung, für T98A-VE Serie, für Masten mit Durchmesser von 80 bis150mm</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T98A15-VE MEDIA CONVERTER CABINET A (230 V AC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Anschlusskasten Set: T98A15-VE, T8604, Sicherung, 12V PSU, inkl. Kabel, Montagen</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T98A15-VE SURVEILLANCE CABINET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Überwachungs-Anschlusskasten für Außen-Kameramontage, IP66, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS WASHER KIT A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Scheiben Waschanlage, Pumpe, Tank 23l, Förderhöhe bis 11m, für AXIS Q86-Serie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PT IR ILLUMINATOR KIT B</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ersatz Scheinwerfer Kit, für AXIS Q8665-LE, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Indoor Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Indoor, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Intrusion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Intrusion, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Loitering Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Loitering, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Motion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Bewegung, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Sabotage Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Sabotage, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Jetrics jetcon-RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AC-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AreaCountingEdge-A, Edge-Lizenz AreaCounting für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AID-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AID3Edge-A, Edge-Lizenz-Bundle AID3 für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AT-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack ATMEdge-A, Edge-Lizenz ATM für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-GF-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack GateFlowEdge-A, Edge-Lizenz GateFlow für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IN-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionEdge-A, Edge-Lizenz Intrusion für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IP-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionPTZEdge-A, Edge-Lizenz IntrusionPTZ für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-LE-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack LeftObjectEdge-A, Edge-Lizenz LeftObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SL-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack SlipFallEdge-A, Edge-Lizenz SlipFall für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SO-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack StolenObjectEdge-A, Edge-Lizenz StolenObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Western Digital SD card,WDD256G1P0C,256GB,Class10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDXC Speicherkarte, 256GB, Class 10, UHS-I U1, 128TBW, für Videoüberwachung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Western Digital WDD032G1P0C</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDXC Speicherkarte, 32GB, Class 10, UHS-I U1, 16TBW, für Videoüberwachung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Western Digital WDD064G1P0C</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDXC Speicherkarte, 64GB, Class 10, UHS-I U1, 32TBW, für Videoüberwachung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Western Digital WDD128G1P0C</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDXC Speicherkarte, 128GB, Class 10, UHS-I U1, 64TBW, für Videoüberwachung</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8665-LE 230V EXT.WARRANT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">212273</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">AXIS Q8665-LE 230V AC</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">Netzwerk Positioniersystem, Tag/Nacht, 18x, 4,7-84,6 mm, 230V, IP66, Infrarot</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS 4IN1 SECURITY SCREWDRIVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubendreher Set, 4-in-1, Biteinsätze pasend für Axis Produkte, inkl. Tasche</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 10 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 10 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 16 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 16 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 20 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 20 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 32 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 32 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS CORE DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Core Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS UNIVERSAL DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Universal Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Companion VMS Version 4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CROSS LINE DETECTION</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Cross Line Detection, für AXIS Camera Application Platform, 1 Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LONG RANGE POE EXTENDER KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+, Innen, RJ45, bis 1000m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q86-E LIGHT SENSOR BOX 23</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzteil für AXIS Q8665-LE und IR-Scheinwerfer, Dämmerungs Schalter, IR-Steuerung, 230VAC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8631/32/65 SCREW KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubensatz, für alle Außen Schrauben und Wischer, für AXIS Q8631/32/65</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8631/32/65 SEAL/GASKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ersatzteilsatz: Dichtungen, Kabeldurchführungen, für AXIS Q8631/32/65</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8631/32/65 SUNSHIELD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Sonnendach, für AXIS Q8631-E Q8632-E, Q8665-E, Q8665-LE, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8665 HOUSING TOP</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Gehäuseoberteil mit Glas Scheibe, AXIS Q8665-E/-LE, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8665 WIPER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wischblatt, für AXIS Q8665-E, AXIS Q8665-LE, inkl. Edelstahl Halter, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8665-LE ILLUMINATOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarotscheinwerfer, für AXIS Q8665-LE, 1 Stück, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 64 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 64GB, Class 10, 20 MB/s, inkl. SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8604 MEDIA CONVERTER SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8646 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ OVER COAX Set, 6-Kanal: 1x T8646 POE+ OVER COAX BLADE, 6x T8642 POE+ OVER COAX DEVICE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8648 POE+ COAX BLADE COM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8646 Einschubkarte, 6x AXIS T8643 Device Einheiten</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T95A64 CORNER BRACKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Eckhalterung für AXIS T98A-VE Cabinets, AXIS Q86/87 Serien und AXIS T95A00/T95A10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T95A67 POLE BRACKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Masthalterung, für T98A-VE Serie, für Masten mit Durchmesser von 80 bis150mm</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T98A15-VE MEDIA CONVERTER CABINET A (230 V AC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Anschlusskasten Set: T98A15-VE, T8604, Sicherung, 12V PSU, inkl. Kabel, Montagen</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T98A15-VE SURVEILLANCE CABINET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Überwachungs-Anschlusskasten für Außen-Kameramontage, IP66, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS WASHER KIT A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Scheiben Waschanlage, Pumpe, Tank 23l, Förderhöhe bis 11m, für AXIS Q86-Serie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PT IR ILLUMINATOR KIT B</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ersatz Scheinwerfer Kit, für AXIS Q8665-LE, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Indoor Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Indoor, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Intrusion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Intrusion, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Loitering Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Loitering, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Motion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Bewegung, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Sabotage Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Sabotage, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">jetrics network RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AC-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AreaCountingEdge-A, Edge-Lizenz AreaCounting für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AID-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AID3Edge-A, Edge-Lizenz-Bundle AID3 für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AT-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack ATMEdge-A, Edge-Lizenz ATM für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-GF-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack GateFlowEdge-A, Edge-Lizenz GateFlow für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IN-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionEdge-A, Edge-Lizenz Intrusion für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IP-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionPTZEdge-A, Edge-Lizenz IntrusionPTZ für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-LE-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack LeftObjectEdge-A, Edge-Lizenz LeftObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SL-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack SlipFallEdge-A, Edge-Lizenz SlipFall für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SO-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack StolenObjectEdge-A, Edge-Lizenz StolenObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Western Digital SD card,WDD256G1P0C,256GB,Class10</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDXC Speicherkarte, 256GB, Class 10, UHS-I U1, 128TBW, für Videoüberwachung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Western Digital WDD032G1P0C</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDXC Speicherkarte, 32GB, Class 10, UHS-I U1, 16TBW, für Videoüberwachung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Western Digital WDD064G1P0C</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDXC Speicherkarte, 64GB, Class 10, UHS-I U1, 32TBW, für Videoüberwachung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Western Digital WDD128G1P0C</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDXC Speicherkarte, 128GB, Class 10, UHS-I U1, 64TBW, für Videoüberwachung</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q8665-LE 230V EXT.WARRANT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -115,50 +115,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>