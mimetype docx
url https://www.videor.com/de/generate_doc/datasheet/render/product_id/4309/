--- v0 (2026-06-16)
+++ v1 (2026-09-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">214744</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">AXIS Q6055-E 50HZ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">1/2,8&quot; Netzwerk Dome, PTZ, Tag/Nacht, 32x, 4,44-142,6mm, 1920x1280, WDR, IP66, IK10</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS 4IN1 SECURITY SCREWDRIVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubendreher Set, 4-in-1, Biteinsätze pasend für Axis Produkte, inkl. Tasche</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP FENCE GUARD 10P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Fence Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 10 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP FENCE GUARD 1P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Fence Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP LOITERING GUARD 10P E-LIC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Loitering, kamerabasiert, für Axis ACAP, E-Lizenzcode für 10 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP LOITERING GUARD 1P E-LICE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Loitering, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP MOTION GUARD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Guard, kamerabasiert, für Axis ACAP, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP MOTION GUARD 1P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 10 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 10 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 16 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 16 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 20 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 20 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 32 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 32 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS CORE DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Core Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS UNIVERSAL DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Universal Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS BIRD CONTROL SPIKE 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Taubenspikes, für Kameras und Halterungen, weiß, Kunststoff, UV-beständig, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS COMPANION VMS 3.x</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Companion VMS Version 4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CROSS LINE DETECTION</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Cross Line Detection, für AXIS Camera Application Platform, 1 Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LONG RANGE POE EXTENDER KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+, Innen, RJ45, bis 1000m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR SLIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum, kompakte Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER IP66</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, für Außen, IP66</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS OUTDOOR RJ CABLE 15M</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzwerkkabel, CAT6, Außen, IP66/IP20, 15m, Schwarz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS OUTDOOR RJ CABLE 5M</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzwerkkabel, CAT6, Außen, IP66/IP20, 5m, Schwarz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS P8221</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzwerk I/O Audio Modul, Vorverstärker, 8 Ein-/Ausgänge, Netzgerät</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS PERIMETER DEFENDER PTZ 1P ELIC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Zusatzlizenz für PTZ Auto Tracking mit AXIS Perimeter Defender, E-Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60 DOME COVER RING</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Dome Abdeckring, für Q60 Modelle (Auswahl), inkl. Schrauben, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60-E PCB POWER REPAIR BOARD A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Stromversorgungs Board, für ausgewählte Modelle der AXIS Q60-E Serie, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60-E SUNSHIELD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Sonnenschutzdach, für AXIS Q6055-E , AXIS Q6054-E Mk II, AXIS Q6054-E Mk III</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60-E/C CLEAR DOME D</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60-E/C SMOKED DOME D</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kuppel, getönt, für Axis Q60XX-E/-C Serie, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SAFETY WIRE 3M 5P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Sicherheitsseil, Edelstahl, 3m lang, mit Schlaufen, für Axis Domes, 5 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SPR CONN PUSH PULL PLUG IDC-8 IP67</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Anschlusskit: RJ45 Stecker, IP66, für Axis Outdoor PTZ Domes, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURV MICRO SDXC CARD 256G</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 64 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 64GB, Class 10, 20 MB/s, inkl. SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8123-E OUTDOOR MIDSPAN 3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8124-E OUTDOOR MIDSPAN 6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, IEEE802.3at, 60W, IP66, -40°C - +55°C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8125 AC 24V Midspan 60W</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -10 - +65°C, 24V AC IEEE802.3at, IEEE802.3af</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8133 30W MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ Midspan, IEEE802.3at, Type 2, Class 4, 1 Port</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8144 60W INDUSTRIAL MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -40 - +75°C, 20-60VDC DIN Montage</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T81B22 DC 30W MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8310 CONTROL BOARD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kontrollcenter, modular, mit Keypad, Joystick, Jog Dial</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8415 WIRELESS INSTALLATION TOOL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Installations Tool, zur Axis Kamera Einrichtung, WLAN, Akku, USB, PoE+, ONVIF</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8516 POE+ NETWORK SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Gigabit Switch, managed, 16 PoE+ Ports, 2x SFP/RJ45 Uplinks, 240W PoE, 19&quot;, 1HE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8604 MEDIA CONVERTER SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8646 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ OVER COAX Set, 6-Kanal: 1x T8646 POE+ OVER COAX BLADE, 6x T8642 POE+ OVER COAX DEVICE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8648 POE+ COAX BLADE COM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8646 Einschubkarte, 6x AXIS T8643 Device Einheiten</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 18W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 20W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 25W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 24W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 46W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 49W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 42W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D40 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 24V, 100W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A64 CORNER BRACKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Eckmontageadapter für Axis Q6032-E, P33/P33-VE Serie, 225, 216, P3301, P5534</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B50 TELESCOPIC CEIL MNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenhalterung, mit Teleskop Verlängerung, 1m - 2m, IK10, NEMA 4X, Drehgelenk bis 45°</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B51 CEILING MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenhalterung, Drehgelenk bis 45°, Innen, Außen, IK10, NEMA 4X, bis 10kg</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B62 PARAPET MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung, für Brüstung, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B63 CEILING MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenhalterung, 70 cm, weiß, für Axis Kameras, Domes</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91D62 TELESCOPIC PARAPET MNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung, für Brüstung und Wand, verstellbar, 180° schwenkbar, weiß, für 1.5&quot; NPS</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91G61 WALL MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wandmontagearm für Axis PTZ-Kameras, Aluminium, weiß, IP66, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91L61 WALL-/POLE-MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wand- und Masthalterung, für Axis PTZ und Multisensor Kameras, IP66, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T94A01D PENDANT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenmontage Kit, für Montage auf 1,5&quot; NPT Halterung, weiß, für AXIS Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T94A01L RECESSED MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Einbaugehäuse, Außen, für AXIS Q60-E Serie, Aluminium, Edelstahl, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T94A02F CEILING BRACKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenhalterung für Axis PTZ Kameras und AXIS Q37 Serie, Innen und Außen, Aluminium</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T98A18-VE MEDIA CONVERTER CABINET A (230 V AC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Anschlusskasten Set: T98A18-VE, T8604, Sicherung, 12V PSU, inkl. Kabel, Montagen</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T98A18-VE SURVEILLANCE CABINET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Überwachungs-Anschlusskasten für T91B61- und T91D61- Lochmuster, IP66, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS TQ6807 CLEAR DOME COVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kuppel, klar, mit Rahmen, für AXIS Q60-E/-C Kameras (Auswahl)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS TQ6807 SMOKED DOME COVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kuppel, getönt, mit Rahmen, für AXIS Q60-E/-C Kameras (Auswahl)</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-OOT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Outdoor Object Tracker, für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-PC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Personenzähler, Plug-In für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Indoor Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Indoor, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Intrusion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Intrusion, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Loitering Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Loitering, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Motion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Bewegung, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Sabotage Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Sabotage, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Jetrics jetcon-RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AC-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AreaCountingEdge-A, Edge-Lizenz AreaCounting für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AID-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AID3Edge-A, Edge-Lizenz-Bundle AID3 für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AT-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack ATMEdge-A, Edge-Lizenz ATM für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-GF-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack GateFlowEdge-A, Edge-Lizenz GateFlow für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IN-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionEdge-A, Edge-Lizenz Intrusion für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IP-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionPTZEdge-A, Edge-Lizenz IntrusionPTZ für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-LE-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack LeftObjectEdge-A, Edge-Lizenz LeftObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SL-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack SlipFallEdge-A, Edge-Lizenz SlipFall für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SO-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack StolenObjectEdge-A, Edge-Lizenz StolenObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD032G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD064G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD128G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD256G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">CON-KAM-IPKON</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IP Vorkonfiguration Netzwerk Kamera, Funktionsprüfung, Firmware Update</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">214744</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">AXIS Q6055-E 50HZ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">1/2,8&quot; Netzwerk Dome, PTZ, Tag/Nacht, 32x, 4,44-142,6mm, 1920x1280, WDR, IP66, IK10</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS 4IN1 SECURITY SCREWDRIVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubendreher Set, 4-in-1, Biteinsätze pasend für Axis Produkte, inkl. Tasche</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP FENCE GUARD 10P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Fence Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 10 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP FENCE GUARD 1P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Fence Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP LOITERING GUARD 10P E-LIC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Loitering, kamerabasiert, für Axis ACAP, E-Lizenzcode für 10 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP LOITERING GUARD 1P E-LICE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Loitering, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP MOTION GUARD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Guard, kamerabasiert, für Axis ACAP, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP MOTION GUARD 1P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 10 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 10 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 16 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 16 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 20 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 20 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 32 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 32 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS CORE DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Core Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS UNIVERSAL DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Universal Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS BIRD CONTROL SPIKE 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Taubenspikes, für Kameras und Halterungen, weiß, Kunststoff, UV-beständig, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS COMPANION VMS 3.x</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Companion VMS Version 4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CROSS LINE DETECTION</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Cross Line Detection, für AXIS Camera Application Platform, 1 Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LONG RANGE POE EXTENDER KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+, Innen, RJ45, bis 1000m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR SLIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum, kompakte Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER IP66</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, für Außen, IP66</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS OUTDOOR RJ CABLE 15M</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzwerkkabel, CAT6, Außen, IP66/IP20, 15m, Schwarz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS OUTDOOR RJ CABLE 5M</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzwerkkabel, CAT6, Außen, IP66/IP20, 5m, Schwarz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS P8221</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzwerk I/O Audio Modul, Vorverstärker, 8 Ein-/Ausgänge, Netzgerät</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS PERIMETER DEFENDER PTZ 1P ELIC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Zusatzlizenz für PTZ Auto Tracking mit AXIS Perimeter Defender, E-Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60 DOME COVER RING</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Dome Abdeckring, für Q60 Modelle (Auswahl), inkl. Schrauben, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60-E PCB POWER REPAIR BOARD A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Stromversorgungs Board, für ausgewählte Modelle der AXIS Q60-E Serie, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60-E SUNSHIELD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Sonnenschutzdach, für AXIS Q6055-E , AXIS Q6054-E Mk II, AXIS Q6054-E Mk III</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60-E/C CLEAR DOME D</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q60-E/C SMOKED DOME D</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kuppel, getönt, für Axis Q60XX-E/-C Serie, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SAFETY WIRE 3M 5P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Sicherheitsseil, Edelstahl, 3m lang, mit Schlaufen, für Axis Domes, 5 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SPR CONN PUSH PULL PLUG IDC-8 IP67</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Anschlusskit: RJ45 Stecker, IP66, für Axis Outdoor PTZ Domes, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURV MICRO SDXC CARD 256G</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 64 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 64GB, Class 10, 20 MB/s, inkl. SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8123-E OUTDOOR MIDSPAN 3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8124-E OUTDOOR MIDSPAN 6</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, IEEE802.3at, 60W, IP66, -40°C - +55°C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8125 AC 24V Midspan 60W</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -10 - +65°C, 24V AC IEEE802.3at, IEEE802.3af</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8133 30W MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ Midspan, IEEE802.3at, Type 2, Class 4, 1 Port</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8144 60W INDUSTRIAL MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -40 - +75°C, 20-60VDC DIN Montage</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T81B22 DC 30W MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8310 CONTROL BOARD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kontrollcenter, modular, mit Keypad, Joystick, Jog Dial</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8415 WIRELESS INSTALLATION TOOL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Installations Tool, zur Axis Kamera Einrichtung, WLAN, Akku, USB, PoE+, ONVIF</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8516 POE+ NETWORK SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Gigabit Switch, managed, 16 PoE+ Ports, 2x SFP/RJ45 Uplinks, 240W PoE, 19&quot;, 1HE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8604 MEDIA CONVERTER SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8646 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ OVER COAX Set, 6-Kanal: 1x T8646 POE+ OVER COAX BLADE, 6x T8642 POE+ OVER COAX DEVICE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8648 POE+ COAX BLADE COM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8646 Einschubkarte, 6x AXIS T8643 Device Einheiten</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 18W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 20W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 25W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 24W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 46W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 49W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 42W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D40 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 24V, 100W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A64 CORNER BRACKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Eckmontageadapter für Axis Q6032-E, P33/P33-VE Serie, 225, 216, P3301, P5534</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B50 TELESCOPIC CEIL MNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenhalterung, mit Teleskop Verlängerung, 1m - 2m, IK10, NEMA 4X, Drehgelenk bis 45°</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B51 CEILING MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenhalterung, Drehgelenk bis 45°, Innen, Außen, IK10, NEMA 4X, bis 10kg</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B62 PARAPET MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung, für Brüstung, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B63 CEILING MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenhalterung, 70 cm, weiß, für Axis Kameras, Domes</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91D62 TELESCOPIC PARAPET MNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung, für Brüstung und Wand, verstellbar, 180° schwenkbar, weiß, für 1.5&quot; NPS</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91G61 WALL MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wandmontagearm für Axis PTZ-Kameras, Aluminium, weiß, IP66, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91L61 WALL-/POLE-MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wand- und Masthalterung, für Axis PTZ und Multisensor Kameras, IP66, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T94A01D PENDANT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenmontage Kit, für Montage auf 1,5&quot; NPT Halterung, weiß, für AXIS Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T94A01L RECESSED MOUNT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Einbaugehäuse, Außen, für AXIS Q60-E Serie, Aluminium, Edelstahl, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T94A02F CEILING BRACKET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Deckenhalterung für Axis PTZ Kameras und AXIS Q37 Serie, Innen und Außen, Aluminium</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T98A18-VE MEDIA CONVERTER CABINET A (230 V AC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Anschlusskasten Set: T98A18-VE, T8604, Sicherung, 12V PSU, inkl. Kabel, Montagen</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T98A18-VE SURVEILLANCE CABINET</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Überwachungs-Anschlusskasten für T91B61- und T91D61- Lochmuster, IP66, IK10</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS TQ6807 CLEAR DOME COVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kuppel, klar, mit Rahmen, für AXIS Q60-E/-C Kameras (Auswahl)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS TQ6807 SMOKED DOME COVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kuppel, getönt, mit Rahmen, für AXIS Q60-E/-C Kameras (Auswahl)</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-OOT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Outdoor Object Tracker, für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-PC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Personenzähler, Plug-In für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Indoor Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Indoor, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Intrusion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Intrusion, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Loitering Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Loitering, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Motion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Bewegung, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Sabotage Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Sabotage, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">jetrics network RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AC-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AreaCountingEdge-A, Edge-Lizenz AreaCounting für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AID-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AID3Edge-A, Edge-Lizenz-Bundle AID3 für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AT-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack ATMEdge-A, Edge-Lizenz ATM für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-GF-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack GateFlowEdge-A, Edge-Lizenz GateFlow für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IN-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionEdge-A, Edge-Lizenz Intrusion für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IP-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionPTZEdge-A, Edge-Lizenz IntrusionPTZ für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-LE-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack LeftObjectEdge-A, Edge-Lizenz LeftObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SL-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack SlipFallEdge-A, Edge-Lizenz SlipFall für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SO-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack StolenObjectEdge-A, Edge-Lizenz StolenObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD032G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD064G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD128G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD256G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">CON-KAM-IPKON</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IP Vorkonfiguration Netzwerk Kamera, Funktionsprüfung, Firmware Update</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>