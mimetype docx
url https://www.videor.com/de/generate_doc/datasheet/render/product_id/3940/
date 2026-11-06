--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">1/2,8" Netzwerk Kamera, Tag/Nacht, 1920x1280, H.265, 2,8mm, IP67, IK10</w:t>
+        <w:t xml:space="preserve">Netzwerk Kamera, Tag/Nacht, 1920x1280, H.265, 2,8mm, IP67, IK10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2096,51 +2096,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Wisenet X</w:t>
+              <w:t xml:space="preserve">X-Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2541,89 +2541,50 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienstleistungen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="related_products"/>
       </w:tblPr>
-      <w:tr>
-[...37 lines deleted...]
-      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">VIDEOR LACKIERUNG Fix-Dome-Kamera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>