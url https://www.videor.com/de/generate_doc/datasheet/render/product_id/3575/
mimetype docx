--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -433,90 +433,90 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzteil für Kameras, 100-240VAC/12VDC, 1A, für HEK Gehäuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">OHEPS11B</w:t>
+              <w:t xml:space="preserve">Videotec OHEPS11B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzteil für Kamera, 230VAC/24VAC, 400mA, für HEK Gehäuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">OWBIP2</w:t>
+              <w:t xml:space="preserve">Videotec OWBIP2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kit mit Dichtungsringen IP66 für WBOVA2- und WCM4A2- Halterungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>