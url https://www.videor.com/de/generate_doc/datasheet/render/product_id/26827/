--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -2048,50 +2048,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandhalterung Dome, Fisheye, PTZ opt. Sicherheitskabel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">i-PRO WV-QCA503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">I/O Kabel 1 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">i-PRO WV-QCL100-W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Halterung, Decke weiß 1,5"Rp, ISO Femal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2223,50 +2262,167 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">i-PRO WV-QJB501-W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Deckenhalterung, Aufputz U Series Varifocal-Lens, Domes weiß</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">i-PRO WV-QJB501A-B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basishalterung schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">i-PRO WV-QJB501A-W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basishalterung i-PRO weiß</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">i-PRO WV-QJB507-W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wandhalterung, Aufputz i-PRO weiß</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">i-PRO WV-QPL500-W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2452,51 +2608,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">im RAL Farbton</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">VIDEOR LACKIERUNG Wand-/Masthalterung</w:t>
+              <w:t xml:space="preserve">VIDEOR LACKIERUNG Wand-/Masthalterung /-dose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">im RAL Farbton</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>