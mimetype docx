--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bosch NDP-7803S-Z30</w:t>
+        <w:t xml:space="preserve">IQSIGHT NDP-7803S-Z30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1757,51 +1757,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">6,6 mm - 198 mm</w:t>
+              <w:t xml:space="preserve">6,6 - 198 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Objektiv Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2147,51 +2147,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTODOME 7100s </w:t>
+              <w:t xml:space="preserve">AUTODOME 7100s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2282,1065 +2282,1065 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MSD-064G</w:t>
+              <w:t xml:space="preserve">IQSIGHT MSD-064G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">MicroSD Karte, 64GB, für Videoüberwachung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MSD-128G</w:t>
+              <w:t xml:space="preserve">IQSIGHT MSD-128G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">MicroSD Karte, 128GB, für Videoüberwachung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-APC</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-APC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Appearance Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-IT</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-IT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Intelligent Tracking, Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-TRA</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-TRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Traffic Pack, Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-6090-PMA</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-6090-PMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mastadapter für bt Midspans outdoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-CBL</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-CBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kuppel, klar, für Bosch Flexidome 7100i IR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-HCBL</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-HCBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kuppel, klar, hydrophob, für Bosch Autodome 7100i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-PA0H</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-PA0H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm mit NT für Bosch AUTODOME 7100i 24V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-PA0HF</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-PA0HF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm mit NT für Bosch AUTODOME 7100i 24V, LWL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-PA2H</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-PA2H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm mit NT für Bosch AUTODOME 7100i 230V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-PA2HF</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-PA2HF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm mit NT für Bosch AUTODOME 7100i 230V, LWL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-PEN</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-PEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm für Bosch AUTODOME 7100i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-PENF</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-PENF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm für Bosch AUTODOME 7100i inkl. Glasfaseranschluss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-PIPE</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-PIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Rohrmontageflansch, für Bosch Autodome 7100i weiß, ohne Rohr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-PIPEF</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-PIPEF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Rohrmontageflansch, für Bosch Autodome 7100i GF-Anschluss, weiß, ohne Rohr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-7100-TBL</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-7100-TBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kuppel, getönt, für Bosch Autodome 7100i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-PEND-WPLATE</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-PEND-WPLATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Montageplatte, für Wandmontage für Bosch AUTODOME 7100i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-CMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-CMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapterplatte für Eckmontage für Bosch Kameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMAL</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mastadapter universal, für Bosch Kameras, groß, weiß</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Deckenmontageset für Bosch Dome, Hängemontage, 31cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMTS</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Deckenmontageset für Bosch Dome, Hängemontage, kurz, 11cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PSU0H</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PSU0H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzgerät, 24VAC, für Bosch AUTODOME 7100i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PSU2H</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PSU2H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzgerät, 230V, für Bosch AUTODOME 7100i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-RMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-RMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Halterung, Brüstungsmontage, hängend, für Bosch Kameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-WMP</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-WMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Montageplatte, für Wandmontage für Bosch Flexidomes, Autodomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NPD-9001-E</w:t>
+              <w:t xml:space="preserve">IQSIGHT NPD-9001-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">HighPoE Midspan 90W IEEE802.3bt IP67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>