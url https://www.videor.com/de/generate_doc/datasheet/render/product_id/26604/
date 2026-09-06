--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -1534,51 +1534,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">10 bis 40mm</w:t>
+              <w:t xml:space="preserve">10 - 40 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Objektiv Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1730,50 +1730,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">7331021096752</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3619,89 +3658,50 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mikrofon, omnidirektional, 3,5mm Klinkenstecker, diskrete Ausführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">AXIS T8415 WIRELESS INSTALLATION TOOL</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">AXIS T8504-E OUTDOOR POE SWITCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gigabit Switch, managed, 4 PoE+ Ports bis 60W, SFP Uplink, 150W PoE, Außen, IP67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4691,50 +4691,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS TP1601 ADAPTER PLATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapterplatte, zur Montage von Axis P14-/M42-Kameras auf AXIS TP3606/T94S01P Anschlussbox</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TP1805-E FRONT WINDOW KIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ersatz-Frontglas, für AXIS P1475-LE, P1486-LE, P1487-LE, P1488-LE, Ersatzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS TP1807-E WEATHERSHIELD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>