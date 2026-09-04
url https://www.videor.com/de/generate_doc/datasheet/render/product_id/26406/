--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hikvision DS-D6043UH-DP</w:t>
+        <w:t xml:space="preserve">Hikvision DS-D6043UH-DP(O-STD)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -252,50 +252,908 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="specifications"/>
       </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allgemeines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anwendungsmöglichkeiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Signage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farbe (Gehäuse)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehäusematerial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunststoff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leistungsaufnahme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">130 W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">100-240VAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Display / Darstellung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Betrachtungswinkel horizontal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">178 °</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Betrachtungswinkel vertikal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">178 °</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildschirmdiagonale (cm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildschirmdiagonale (Zoll)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">43 "</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Helligkeit (typisch)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">700 cd/m²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hintergrundbeleuchtung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontrastverhältnis (typisch)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4000:1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reaktionszeit (typisch)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 ms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seitenverhältnis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">16:9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethernet Schnittstelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steuer-Schnittstellen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">RS-232, USB 2.0, USB 3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videoeingänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">DP, HDMI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Video</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maximale Bildauflösung (HV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">3840x2160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>