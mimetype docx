--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -1373,89 +1373,479 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19" Schrankeinbau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-12-RP-AA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 90-264VAC IEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-12-RP-AD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 90-264VAC IEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-12-RP-DD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 2 x 12VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-1256-DD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 1 x 12VDC, 1 x 56VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-1256-RP-AD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 1 x 12VDC, 1 x 56VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-56-RP-AA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, doppel redundante 56VDC 1000W Netzteile integriert, 10 x 56VDC Anschlüsse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-56-RP-AD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 10 x 56VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-56-RP-DD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 10 x 56VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">AMG Systems AMG2035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">90-Grad-DIN-Schienen-Wandhalterung mit Verlängerung, Montage für eine oder zwei Geräte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMGMNT-MAG-04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnetischer Montagesatz für AMG Geräte enthält 4x Magnete, 4x M2,5 x 12 CSK Torx &amp; 4x M3 x 8 CSK Pozi Montageschrauben &amp; 1x T8 Torx</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">AMG Systems AMGPSU-I48-P240A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">52VDC, 240W (4,6 A), industrielles Hutschienennetzteil, -40°C to +70°C, (Einstellbar 48-55 VDC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1548,50 +1938,674 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems AMGPSU-I48-P530</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">48VDC, 530W (11A) industrielles Hutschienennetzte, -25°C to +70°C, (Einstellbar 41-55 VDC), NDAA &amp; TAA konform</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-CU-1G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethernet SFP Transceiver, 10/100/1000 BASE-T, RJ45, 40°C bis +85°C Betriebstemperatur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-BX05-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Multimode, 500m Reichweite (Tx: 1310 nm, Rx: 1550 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-BX05-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Multimode, 500m Reichweite (Tx: 1550 nm, Rx: 1310 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-SX05-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Multimode, 500m Reichweite (Tx/Rx: 850 nm) 7 dB DR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-SX2-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s Doppelfaser, Multimode, 2km Reichweite (Tx/Rx: 1310 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1490 nm, Rx: 1550nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1510nm, Rx: 1490 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX20-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 20km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX20-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 20km Reichweite (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX40-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 40km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX40-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 40km Reichweite (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 80km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 75km Reichweite (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-EX40-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 40km Reichweite (Tx/Rx: 1310 nm) 19dB DR, LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-LX20-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 20km Reichweite, (Tx/Rx: 1310 nm) 12dB DR, LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-ZX80-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 80km Reichweite (Tx/Rx: 1550 nm), LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfehlungen</w:t>