--- v0 (2026-07-01)
+++ v1 (2026-08-15)
@@ -131,140 +131,1894 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">AXIS M4337-SPLVE is a fisheye camera that delivers 180°/360° coverage. Certified for use i</w:t>
+        <w:t xml:space="preserve">1/1,6" Netzwerkkamera, Fix Dome, Tag/Nacht, 360°, 6MP, 1,7mm, ANSI 169, Stahl 316L, IP68, IK10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-Megapixel-Fischaugen-Kamera</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aus rostfreiem Stahl mit 360°-Sicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fortschrittliche Sensortechnologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ideal unter korrosiven und rauen Bedingungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nach NSF/ANSI-Standard 169 zertifiziert</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KI-gestützte Analysen der nächsten Generation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrierte Cybersicherheit mit Axis Edge Vault</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="specifications"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Allgemeines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heizung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vandalismusgeschützt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beleuchtung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrarot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farbe (Gehäuse)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edelstahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farbe (Kuppel)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">klar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehäuseart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Außen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehäusematerial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AISI 316L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kameratyp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domekamera, Fisheye Kamera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montageart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deckenmontage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONVIF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONVIF Profile G, ONVIF Profile M, ONVIF Profile S, ONVIF Profile T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power over Ethernet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 802.3at</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schutzart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP66/67, IP68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">-40 °C bis +50 °C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wide Dynamic Range (WDR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forensic WDR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zertifizierungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">NSF Zertifikat C0759806</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kamera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gegenlichtkompensation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Low Speed Shutter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auflösungsstandard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 MP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufnahmesensor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chipgröße</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/1,6"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lichtempfindlichkeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,08 Lux bei 50 IRE F2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">True Day&amp;Night</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tag-/Nacht-Umschaltung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schaltbarer IR-Filter (ICR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Display / Darstellung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildauflösung max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2464x2464</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audiounterstützung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bewegungsmelder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitale Rauschunterdrückung (DNR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alarmeingänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">185°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel vertikal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">185°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brennweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,7 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv Typ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheye</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Video</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildübertragungsrate max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 fps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokompression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AV1, H.264, H.265, M-JPEG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">7331021093324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -409,50 +2163,2555 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Zubehör</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="crosssell_products"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS 30 W MIDSPAN AC/DC 24 V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE+ Midspan, IEEE802.3at, IEEE802.3af, 1 Port, Innen, 30W, 24 V AC, 10-28 V DC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS 30W MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE+ Midspan, IEEE802.3at, Type 2, Class 4, 1 Port, Innen, 100-240VAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS 30W OUTDOOR MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Midspan, 1 Port, IEEE802.3at, 30W, IP66/67, -40°C - +65°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS 4IN1 SECURITY SCREWDRIVER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schraubendreher Set, 4-in-1, Biteinsätze pasend für Axis Produkte, inkl. Tasche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS 90 W MIDSPAN AC/DC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Midspan, 1 Port, 90W, IEEE 802.3bt, 24VDC, 24VAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS ACI CONDUIT ADAPTER 3/4" NPS 2P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adapter von 3/4" NPS Kanälen auf AXIS 3/4" Standard, 2 Stück, Edelstahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS CONNECTOR A 4P2.5 STR 10PCS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Axis Anschlussblock, 4-polig, Stecker, Abstand: 2.50 mm, für I/O Ports, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS D8004 UNMANAGED POE SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fast Ethernet Switch, Layer2, 4 Ports mit PoE+, 1 Uplink, 60W PoE Budget</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS D8208-R INDUSTRIAL POE++ SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Gigabit Switch, managed, 8xPoE++ (480W), 2xSFP+ Ports</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS D8248 MANAGED POE++ SWITC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">48-Port PoE++ Switch mit 4 SFP+-Ports, 740W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS GASKET C M20 10PCS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dichtung M20 für Kabel Durchlass, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS I/O INDICATION LED 4P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rotlicht LED, zur Montage an Axis Kameras, 4 Stück, Zubehörteil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS LONG RANGE POE EXTENDER KIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Extender, PoE, PoE+, Innen, RJ45, bis 1000m Reichweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR SLIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum, kompakte Ausführung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER IP66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, für Außen, IP66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SAFETY WIRE 3M 5P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sicherheitsseil, Edelstahl, 3m lang, mit Schlaufen, für Axis Domes, 5 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 1TB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 1TB, Class 10, UHS-I U1, inkl. SD-Adapter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 1TB 10PCS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 1TB, Class 10, UHS-I U1, inkl. SD-Adapter, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB 10PCS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 512GB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 512GB, Class 10, UHS-I U1, inkl. SD-Adapter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 512GB 10PCS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 512GB, Class 10, UHS-I U1, inkl. SD-Adapter, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T6101 MKII AUDIO AND I/O INTERFACE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Netzwerk I/O Audio Modul, 2-Wege-Audio, Mikrofoneingang, konfigurierbare Bitrate, PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T6112 MKII AUDIO AND I/O INTERFACE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Netzwerk I/O Audio Modul, 2-Wege-Audio, Mikrofon, konfigurierbare Bitrate, PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8061 ETHERNET SURGE PROTECTOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Überspannungsschutz, bis 10kV, für Netzwerkkomponenten, GBit und PoE Support, IP66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8129-E OUTDOOR POE EXTENDER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Extender, PoE, PoE+, Außen, IP66/67, 200m Reichweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8144 60W INDUSTRIAL MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -40 - +75°C, 20-60VDC DIN Montage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8154 60W SFP MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Midspan, 1 Port, 60W, SFP-Slot, Gigabit, 100-240V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8154 60W SFP MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Midspan, 1 Port, 60W, SFP-Slot, Gigabit, 100-240V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8504-E OUTDOOR POE SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 4 PoE+ Ports bis 60W, SFP Uplink, 150W PoE, Außen, IP67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8504-R INDUSTRIAL POE SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 4 PoE+ Ports bis 60W, SFP Uplink, 240W PoE Budget</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8508 POE+ NETWORK SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 8 PoE+ Ports, 2x SFP/RJ45 Uplinks, 130W PoE, 1HE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8516 POE+ NETWORK SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 16 PoE+ Ports, 2x SFP/RJ45 Uplinks, 240W PoE, 19", 1HE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8524 POE+ NETWORK SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 24 PoE+ Ports, 2x SFP/RJ45 Uplinks, 370W PoE, 19", 1HE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D20 IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 18W, IP66, IK9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D20 POE IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 20W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D25 POE W-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 25W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D25 W-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 24W, IP66, IK9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D30 IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 46W, IP66, IK9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D30 POE IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 49W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D35 POE W-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 47W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D35 W-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 42W, IP66, IK9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D40 IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 24V, 100W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T91F67 POLE MOUNT STAINLESS STEEL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mastmontage Adapter, Außen, für AXIS Edelstahl Kameras (Auswahl), Edelstahl, IK10+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T98A17-VE SURVEILLANCE CABINET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Überwachungs-Anschlusskasten für P33-, P32-, Q35-, T94F01M- Lochmuster, IP66, IK10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TM3813-E DOME CLEAR 4P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dome Kuppel, klar, für ausge- wählte AXIS M43-Kameras, 4er-Pack</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TQ1817-VE SURVEILLANCE CA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehäuse, für die Installation von Systemkomponenten, IP66, IK10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TQ3003-SE WALL MOUNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wandarm, aus Marine-tauglichem rostfreiem Stahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TQ3106-SE PENDANT KIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hängemontageset, aus Marine-tauglichem rostfreiem Stahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TQ3107-SE PENDANT KIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hängemontageset, aus Marine-tauglichem rostfreiem Stahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TQ3817-E WEATHERSHIELD 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domekuppel, klar, Ersatztteil für AXIS Q38 und Q48, 4er-Pack</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TU8001 ETHERNET SURGE PROTECTOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Überspannungsschutz, bis 10kV, für Netzwerkkomponenten, Innen, PoE bis 95W, 1000BASE-T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TU8002-E 90 W MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midspan, 90W, für den Außenbereich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TU8004 90 W Midspan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 802.3bt und AXIS High PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TU8006 60 W MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -10 - +45°C, 100-240VAC, IEEE802.3bt Type 3 Class 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TU8007-R 90 W IND. MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Extender, 1 Port, 90 Watt, Gigabit, -40 - +75°C, 20-60VDC, DIN-Rail oder Wandmontage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TU8010 2-port PoE Extender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-port PoE Extender, innen, RJ45, bis 100m, PoE, High PoE 60W oder 2x30W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TU8011 4-port PoE Extender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4-port PoE Extender, innen, RJ45, bis 100m, PoE 4x15W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfehlungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>