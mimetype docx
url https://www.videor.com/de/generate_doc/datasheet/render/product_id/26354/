--- v0 (2026-07-01)
+++ v1 (2026-08-15)
@@ -131,95 +131,671 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">32GB DDR5 UDIMM ECC RAM, Intel Xeon 6 Core, 2x 480GB SSD Raid 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="head2Style"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
+        <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gehäusetyp : 19" 2HE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abmessungen : BxTxH : 438 x 557,5 x 89mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPU : Intel® Xeon 6 Core</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAM : 32 GB DDR5 UDIMM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSD : 2x 480GB SSD Raid 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="head2Style"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hauptmerkmale</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="specifications"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systemanforderungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Betriebssystem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Windows 11 IoT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allgemeines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abmessungen (BxHxT) (erweitert)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">438x87x557,2mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">HDD Slots Anzahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leistungsaufnahme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">550 W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAID-Level</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAID 0, RAID 1, RAID 10, RAID 5, RAID 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">HDD Hotswap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller-Nummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">KL1540036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAROX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
+        <w:t xml:space="preserve">Weitere Produktinformationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Zubehör</w:t>
       </w:r>
     </w:p>
     <w:p>