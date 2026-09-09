--- v0 (2026-06-10)
+++ v1 (2026-09-09)
@@ -325,129 +325,168 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Abmessungen (BxHxT) (erweitert)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">440 x 89,8 x 428,4 mm</w:t>
+              <w:t xml:space="preserve">370 x 50,7 x 320 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eneo Bediengeräte extern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maus, Tastatur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">HDD Slots Anzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">4x SATA</w:t>
+              <w:t xml:space="preserve">2x SATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Leistungsaufnahme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">80 W</w:t>
+              <w:t xml:space="preserve">70 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Stromversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -520,51 +559,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Zertifizierungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">FIPS 140-3 Level 3</w:t>
+              <w:t xml:space="preserve">FIPS 140-3 Level 3,NDAA,UL,FCC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aufzeichnung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -598,51 +637,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Festplattenkapazität max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">64 TB</w:t>
+              <w:t xml:space="preserve">32 TB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Funktionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -793,51 +832,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bemerkung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Vorinstallierte Lizenzen,schnelle Inbetriebnahme,Cloud-fähig</w:t>
+              <w:t xml:space="preserve">Blaze Appliance mit vorinstallierten Lizenzen,Cloud-fähig,skalierbar,8 PoE (100W Budget)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -871,51 +910,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Anzahl IP-Kanäle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">32</w:t>
+              <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Audioeingänge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -931,50 +970,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Ports</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">RJ-45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Steuer-Schnittstellen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">USB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1027,51 +1105,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Videoeingänge (Anzahl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">32</w:t>
+              <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>