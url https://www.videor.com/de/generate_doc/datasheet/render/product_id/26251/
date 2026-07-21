--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -131,73 +131,128 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">AXIS Q2802-E is engineered to deliver robust, 24/7 detection and verification in a single,</w:t>
+        <w:t xml:space="preserve">Netzwerkkamera, bispektral, 640x480 thermal, 3840x2160 optisch, 24° HFoV, 8,3fps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VGA-Wärmebilder und Visualisierung in Ultra HD – in einer Kamera</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thermische visuelle Bildfusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flexible Montagemöglichkeiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vier Objektivvarianten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrierte Cybersicherheit mit Axis Edge Vault</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -241,89 +296,947 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Vandalismusgeschützt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farbe (Gehäuse)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weiß NCS S 1002-B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Kameratyp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bi-Spektral</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">ONVIF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONVIF Profile G, ONVIF Profile M, ONVIF Profile S, ONVIF Profile T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power over Ethernet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 802.3af, IEEE 802.3at</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schutzart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP66/67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">10-28VDC, PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">-40 °C bis +60 °C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermische Auflösung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">640x480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zertifizierungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IK10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kamera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufnahmesensor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMOS, Ungekühlter VOx Mikrobolometer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">True Day&amp;Night, Wärmebild</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Display / Darstellung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildauflösung max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">3840x2160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audiounterstützung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bewegungsmelder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alarmeingänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">24°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv Typ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festbrennweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Video</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -377,50 +1290,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">7331021096516</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>