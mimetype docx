--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -131,238 +131,1229 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">AXIS M4348-PLVE is a fisheye c amera with built-in microphone s and AXIS Audio Analytics pre</w:t>
+        <w:t xml:space="preserve">1/1,6" Netzwerk Dome, Fix, Panorama, 3536x3536, 1,7mm, 360°, Infrarot, IP66, IK10, Audio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neueste Sensortechnologie mit 12 Megapixeln Auflösung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kameraseitig entzerrte Ansichten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrierte IR-Beleuchtung mit einzelnen IR-LEDs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Video- und Audio-Videoanalyse der nächsten Generation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrierte Cybersicherheit mit Axis Edge Vault</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="specifications"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Allgemeines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heizung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vandalismusgeschützt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wischer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beleuchtung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrarot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farbe (Gehäuse)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weiß NCS S 1002-B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farbe (Kuppel)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">klar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehäuseart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Außen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehäusematerial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aluminium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kameratyp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheye Kamera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montageart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deckenmontage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONVIF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONVIF Profile G, ONVIF Profile M, ONVIF Profile S, ONVIF Profile T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power over Ethernet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 802.3at</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schutzart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">-40 °C bis +50 °C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wide Dynamic Range (WDR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forensic WDR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zertifizierungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IK10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Kamera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Gegenlichtkompensation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Low Speed Shutter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Auflösungsstandard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">12 MP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Aufnahmesensor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Chipgröße</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">1/1,6"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Lichtempfindlichkeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,08 Lux bei 50 IRE,F2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">True Day&amp;Night</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tag-/Nacht-Umschaltung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schaltbarer IR-Filter (ICR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Display / Darstellung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -397,69 +1388,654 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">3536x3536</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Funktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audiounterstützung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bewegungsmelder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digitale Rauschunterdrückung (DNR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alarmeingänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">185°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel vertikal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">185°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brennweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,7mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv Typ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festbrennweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Video</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildübertragungsrate max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 fps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokompression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AV1, H.264, H.265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">7331021089662</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>