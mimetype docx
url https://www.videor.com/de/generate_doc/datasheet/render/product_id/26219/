--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -131,95 +131,1072 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
+        <w:t xml:space="preserve">BLAZE Aufzeichnungsserver (gehärtetes Betriebssystem) pre-installed and pre-licensed for 32 channels, 16x PoE+, 6TB RAW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="head2Style"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
+        <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BLAZE als integrierte Komplettlösung ("in a box")</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gehärtetes Betriebssystem (= besonders sicher und gegen Angriffe abgesichert)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Einfache Installation und Einrichtung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keine Lizenz- und SUP-Supportkosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vorhersagbare Leistung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optional integrierter PoE-Switch für vereinfachte Installationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="head2Style"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hauptmerkmale</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="specifications"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allgemeines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abmessungen (BxHxT) (erweitert)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">440 x 89.8 x 428.4 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eneo Bediengeräte extern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maus, Tastatur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">HDD Slots Anzahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4x SATA Bays</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leistungsaufnahme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">100-240VAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0°C - 40°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zertifizierungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIPS 140-3 Level 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufzeichnung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festplattenkapazität max</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">64 TB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audiounterstützung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote-Zugriff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anzahl IP-Kanäle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ports</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">RJ-45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steuer-Schnittstellen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">USB 2.0, USB 3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videoausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">HDMI (4K)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videoeingänge (Anzahl)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller-Nummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">BRB-X3210S1E-6TB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hanwha Vision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
+        <w:t xml:space="preserve">Weitere Produktinformationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Zubehör</w:t>
       </w:r>
     </w:p>
     <w:p>