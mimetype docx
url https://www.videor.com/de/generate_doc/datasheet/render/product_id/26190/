--- v0 (2026-05-30)
+++ v1 (2026-08-28)
@@ -1233,51 +1233,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bildauflösung max.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">2592 x 1944</w:t>
+              <w:t xml:space="preserve">2592x1944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Funktionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1662,51 +1662,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">3,2 mm - 10,2 mm</w:t>
+              <w:t xml:space="preserve">3,2 - 10,2 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Objektiv Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2323,89 +2323,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">i-PRO WV-Q105A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandhalterung Dome, Fisheye, PTZ opt. Sicherheitskabel</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Masthalterung silber</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">i-PRO WV-QCA500A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>