--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -268,50 +268,869 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="specifications"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Allgemeines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abmessungen (BxHxT) (erweitert)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">440 x 89.8 x 428.4 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eneo Bediengeräte extern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maus, Tastatur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">HDD Slots Anzahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leistungsaufnahme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">100-240VAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0°C - 40°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zertifizierungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIPS 140-3 Level 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufzeichnung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festplattenkapazität max</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">64 TB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audiounterstützung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote-Zugriff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hinweise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bemerkung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vorinstallierte Lizenzen,Cloud-Fähig,PoE integriert (16 Ports,W Budget)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anzahl IP-Kanäle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherschnittstelle (extern)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">USB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steuer-Schnittstellen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">USB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videoausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1x HDMI (4K), Display Port</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videoeingänge (Anzahl)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -326,50 +1145,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">BRB-X3210S1E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">BLAZE Recording Appliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>