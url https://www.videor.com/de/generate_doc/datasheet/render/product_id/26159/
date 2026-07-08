--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magosys Systems SR-150-C</w:t>
+        <w:t xml:space="preserve">MAGOS SR-150-C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -737,50 +737,176 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Zubehör</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="crosssell_products"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAGOS MS991</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE-Kabel, 15m, Außen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAGOS MSA1252A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wand-/Mastadapter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAGOS MSA1273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE-Kabel, 2,5m, Außen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfehlungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>