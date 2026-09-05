--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -1145,50 +1145,362 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19" Schrankeinbau</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-12-RP-AA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 90-264VAC IEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-12-RP-AD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 90-264VAC IEC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-12-RP-DD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 2 x 12VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-1256-DD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 1 x 12VDC, 1 x 56VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-1256-RP-AD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 1 x 12VDC, 1 x 56VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-56-RP-AA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, doppel redundante 56VDC 1000W Netzteile integriert, 10 x 56VDC Anschlüsse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-56-RP-AD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 10 x 56VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems AMG2034-56-RP-DD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baugruppenträger für AMG Hutschienengeräte, ausziehbar, 4HE, 19", 10 x 56VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">AMG Systems AMG2035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">90-Grad-DIN-Schienen-Wandhalterung mit Verlängerung, Montage für eine oder zwei Geräte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1457,50 +1769,206 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP, 100Mb/s Doppelfaser, Multimode, 2km Reichweite, Tx/Rx: 1310 nm, -40°C bis 75C°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-BX05-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Multimode, 500m Reichweite (Tx: 1310 nm, Rx: 1550 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-BX05-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Multimode, 500m Reichweite (Tx: 1550 nm, Rx: 1310 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-SX05-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Multimode, 500m Reichweite (Tx/Rx: 850 nm) 7 dB DR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-SX2-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s Doppelfaser, Multimode, 2km Reichweite (Tx/Rx: 1310 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-MM-2.5G-SX03-85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP, 2.5Gb/s, Doppelfaser, Multimode, 300m Reichweite Tx/Rx: 850nm, LC, DDM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1632,50 +2100,479 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-100M-LX20-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP, 100Mb/s, Doppelfaser, Singlemode, 20km Reichweite (Tx/Rx: 1310 nm) 19dB DR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1490 nm, Rx: 1550nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1510nm, Rx: 1490 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX20-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 20km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX20-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 20km Reichweite (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX40-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 40km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX40-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 40km Reichweite (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 80km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 75km Reichweite (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-EX40-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 40km Reichweite (Tx/Rx: 1310 nm) 19dB DR, LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-LX20-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 20km Reichweite, (Tx/Rx: 1310 nm) 12dB DR, LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-ZX80-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 80km Reichweite (Tx/Rx: 1550 nm), LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-2.5G-BX20-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>