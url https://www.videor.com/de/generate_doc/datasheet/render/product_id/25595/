--- v0 (2026-05-22)
+++ v1 (2026-08-20)
@@ -98,84 +98,84 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJAX Ajax IndoorCam black</w:t>
+        <w:t xml:space="preserve">Ajax IndoorCam black</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">WLAN-Kamera 4MP, H.264 KI, schwarz, innen</w:t>
+        <w:t xml:space="preserve">WLAN-Kamera 4MP, H.264 IR, KI, schwarz, innen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -279,50 +279,830 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="specifications"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Allgemeines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beleuchtung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrarot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farbe (Gehäuse)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehäuseart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehäusematerial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kunststoff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONVIF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONVIF Profile S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schutzart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">12-24VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 °C - 40 °C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wide Dynamic Range (WDR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kamera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auflösungsstandard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 MP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufnahmesensor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Display / Darstellung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildauflösung max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2688x1520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">110°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel vertikal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">60°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Video</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokompression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -337,50 +1117,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">111567.303.BL1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ajax Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>