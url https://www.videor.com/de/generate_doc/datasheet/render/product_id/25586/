--- v0 (2026-05-10)
+++ v1 (2026-08-08)
@@ -98,106 +98,139 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJAX Ajax Hub BP Jeweller (ohne Gehäuse)</w:t>
+        <w:t xml:space="preserve">Ajax Hub BP Jeweller (ohne Gehäuse)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hub-Zentraleinheit ohne Gehäuse, batteriebetrieben. 4G</w:t>
+        <w:t xml:space="preserve">Hub-Zentraleinheit ohne Gehäuse, 100 Geräte, 50 Benutzer, 32 Szenarien, 50 Räume, 4G</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zur Installation in Ajax Case-Gehäuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eingebauter Sabotagekontakt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lieferung mit einer externen LED-Platine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -259,51 +292,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Anzahl  Leser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">190</w:t>
+              <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Stromversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -454,51 +487,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Baseline</w:t>
+              <w:t xml:space="preserve">Ajax Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>