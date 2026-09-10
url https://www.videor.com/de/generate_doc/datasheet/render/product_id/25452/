--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJAX Ajax 8-Kanal NVR DC white</w:t>
+        <w:t xml:space="preserve">Ajax 8-Kanal NVR DC white</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -154,50 +154,138 @@
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Netzwerk Video Rekorder, 8-Kanal, DC-Netzteil, 9-16V ohne Festplatte, weiß</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDD nicht im Lieferumfang</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sofortige Alarmverifizierung in hoher Auflösung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Einstellbare Bewegungserkennung für Kameras</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anpassbare virtuelle Videowand</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schnelle Archivsuche mit Dual-Stream-Technologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statusmeldungen der Festplatte via App</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SmartBracket-Halterung mit Sabotagekontakt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fernsteuerung und Konfiguration via App</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -319,50 +407,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">24 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">ONVIF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONVIF Profile S, ONVIF Profile T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Stromversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">9-15 VDC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -376,51 +503,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">0 C° bis + 40C°</w:t>
+              <w:t xml:space="preserve">0 °C - 40 °C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aufzeichnung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -454,51 +581,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Auflösung Aufzeichnung (max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">3840x2160</w:t>
+              <w:t xml:space="preserve">bis zu 8 MP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Festplattenkapazität max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -592,69 +719,69 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">HDD Hotswap</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nein</w:t>
+              <w:t xml:space="preserve">Remote-Zugriff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -709,89 +836,50 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethernet Schnittstelle</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Video</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -961,51 +1049,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Baseline</w:t>
+              <w:t xml:space="preserve">Ajax Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>