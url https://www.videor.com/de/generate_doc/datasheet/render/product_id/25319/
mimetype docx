--- v0 (2026-06-19)
+++ v1 (2026-09-15)
@@ -1757,51 +1757,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">5,9 bis 13,8mm</w:t>
+              <w:t xml:space="preserve">5,9 - 13,8 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Objektiv Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3471,89 +3471,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS T8353A MICROPHONE 3.5MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mikrofon, omnidirektional, 3,5mm Klinkenstecker, diskrete Ausführung</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Installations Tool, zur Axis Kamera Einrichtung, WLAN, Akku, USB, PoE+, ONVIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS T8504-E OUTDOOR POE SWITCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>