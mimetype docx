--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">1/1.8" 8MP AI PTZ-Kamera für robuste Anwendungen, Motorzoom Objektiv 43x, 6,5-253,5mm, HPoE, IR-LED, IP66/IP68, IK10, NEMA4X</w:t>
+        <w:t xml:space="preserve">AI PTZ-Kamera für robuste Anwendungen, 8MP, Motorzoom Objektiv 43x, 6,5-253,5mm, HPoE, IR-LED, IP66/IP68, IK10, NEMA4X</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -937,51 +937,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">24h Farbe</w:t>
+              <w:t xml:space="preserve">True Day&amp;Night</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Funktionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1483,51 +1483,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Wisenet T,Wisenet 9</w:t>
+              <w:t xml:space="preserve">T-serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>