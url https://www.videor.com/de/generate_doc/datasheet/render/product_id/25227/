--- v0 (2026-05-26)
+++ v1 (2026-08-25)
@@ -1339,51 +1339,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">100mm</w:t>
+              <w:t xml:space="preserve">100 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Objektiv Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3424,89 +3424,50 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mikrofon, omnidirektional, digital, 3,5mm Klinkenstecker, diskrete Ausführung, IP65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">AXIS T8415 WIRELESS INSTALLATION TOOL</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">AXIS T8504-E OUTDOOR POE SWITCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gigabit Switch, managed, 4 PoE+ Ports bis 60W, SFP Uplink, 150W PoE, Außen, IP67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3950,89 +3911,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS T94V01C DUAL CAMERA MOUNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Halterung, zur Back-to-Back Montage von zwei Axis Kameras, Außen, Aluminium, weiß</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Schwenk-/Neigekopf, für ausgewählte Axis Kameras, 360°, 24VAC/DC, IP66, IK10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS TQ1003-E WALL MOUNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>