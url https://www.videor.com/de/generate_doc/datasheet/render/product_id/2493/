--- v0 (2026-06-05)
+++ v1 (2026-09-15)
@@ -685,1005 +685,1044 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Türsprechanlage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Mikrofon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integriert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montageart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufputz, Unterputz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerische Tastatur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">optional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruftasten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1, beleuchtet, manuell beschriftbar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schaltausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1x Relais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schutzart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">12VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">-40°C ~ +60°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zertifizierungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IK08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kamera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chipgröße</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/3"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Display / Darstellung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildauflösung max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1280x960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">120°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Video</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildübertragungsrate max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 fps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokompression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.263, H.263+, H.264, M-JPEG, MPEG-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">8595159511917</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller-Nummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">9155401CB-E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N LTE Verso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Lautsprecher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">2,0W max.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Mikrofon</w:t>
-[...310 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">VoIP Signalisierung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SIP 2.0</w:t>
-            </w:r>
-[...583 lines deleted...]
-              <w:t xml:space="preserve">2N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Produktinformationen</w:t>