--- v0 (2026-06-05)
+++ v1 (2026-09-20)
@@ -546,693 +546,732 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Metall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Leseverfahren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">kein RFID-Leser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mikrofon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integriert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montageart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufputz, Unterputz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerische Tastatur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power over Ethernet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 802.3af</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schaltausgänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1x Relais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schutzart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP69K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">12VDC, PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">-40°C ~ +55°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zertifizierungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IK10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">8595159500263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller-Nummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">9151101W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N IP Force</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Lautsprecher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">10W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Leseverfahren</w:t>
-[...349 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">VoIP Signalisierung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SIP 2.0</w:t>
-            </w:r>
-[...232 lines deleted...]
-              <w:t xml:space="preserve">2N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Produktinformationen</w:t>