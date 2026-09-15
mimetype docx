--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -1406,51 +1406,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">5,85 mm / 10,9 - 29 mm</w:t>
+              <w:t xml:space="preserve">5,85 mm,10,9 - 29 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">MOD (Minimum Object Distance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3276,89 +3276,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS T8355 DIGITAL MICROPHONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mikrofon, omnidirektional, digital, 3,5mm Klinkenstecker, diskrete Ausführung, IP65</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Installations Tool, zur Axis Kamera Einrichtung, WLAN, Akku, USB, PoE+, ONVIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS T8504-E OUTDOOR POE SWITCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>