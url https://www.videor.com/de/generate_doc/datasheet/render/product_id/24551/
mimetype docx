--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -775,128 +775,128 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Analysefunktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANPR, Bewegungserkennung (Motion Detection), Gesichtserkennung, Personenzählung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Audiounterstützung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysefunktionen</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Alarmauslöser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bewegung, PoS-Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1808,50 +1808,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">6936422162740</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>