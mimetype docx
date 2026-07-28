--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -1298,50 +1298,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4260229841624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">242370</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1490,50 +1529,128 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">eneo NSFP-00100RJ45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP Modul, Transceiver, RJ45 Anschluss, Cat.6A, Unterstützt 10G/5G/2.5G/1G Ethernet, Bis 50 m über CAT6a, Hot-Pluggable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">eneo NSFP-00300DLC-Multimode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP Modul, Transceiver, Multi Mode Dual Fiber, 1250Mbps, bis zu 550m Reichweite, Duplex LC Anschluss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">eneo NSFP-20000DLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP Modul, 1,25Gbps, 20KM Reichweite, Duplex LC, Tx/Rx bei 1310nm, Hot-Plug, SFP MSA-konform, Digital Monitoring integriert</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1821,89 +1938,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo SFP-1310M40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP Modul, 1,25Gbps, 550m, Multimode, 1310nm, Duplex LC Anschluss, -40°~+75°C</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">SFP Modul, 1,25Gbps, 20km, Singlemode, 1310nm, Duplex LC Anschluss, 0°~+70°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo SFP-1310S10-10G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>