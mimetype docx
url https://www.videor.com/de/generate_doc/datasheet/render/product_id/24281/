--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2028,90 +2028,90 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="upsell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics NDR-240-48 DIN RAIL Netzteil</w:t>
+              <w:t xml:space="preserve">jetrics power NDR-240-48 DIN RAIL Netzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzgerät für Hutschienenmontage 230VAC Eingang, 48VDC Ausgang max. 240W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics WDR-480-48 Industrie Netzteil, DIN</w:t>
+              <w:t xml:space="preserve">jetrics power WDR-480-48 Industrie Netzteil, DIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Eingang 230VAC, Ausgang 48VDC, für DIN RAIL Hutschienenmontage TS-35 Betriebstemperatur von -30 °C bis zu +70 °C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>