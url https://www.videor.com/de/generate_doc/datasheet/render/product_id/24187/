--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -854,51 +854,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">-30 °C bis +60 °C</w:t>
+              <w:t xml:space="preserve">-30 °C - 60 °C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wide Dynamic Range (WDR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1205,51 +1205,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Lichtempfindlichkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">0,0005 Lux (F1.2,AGC ON),0 Lux mit Licht</w:t>
+              <w:t xml:space="preserve">0,0005 Lux</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1829,90 +1829,90 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">112,3° bis 41,2°</w:t>
+              <w:t xml:space="preserve">112,3° - 41,2°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">2.8 \u2013 12 mm</w:t>
+              <w:t xml:space="preserve">2,8 - 12 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">MOD (Minimum Object Distance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>