--- v0 (2026-06-16)
+++ v1 (2026-09-14)
@@ -164,62 +164,161 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hutschienen- oder Wandmontage bei -40°C bis +75°C</w:t>
+        <w:t xml:space="preserve">Kompakte Bauweise – ideal für beengte Platzverhältnisse, darunter Kabelkanäle, Kameramasten und Straßenverteilerkästen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Made in UK</w:t>
+        <w:t xml:space="preserve">Temperaturbereich von -40 °C bis +75 °C gewährleistet Leistung auch unter extremen Bedingungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIP-Schalter für PoE-Pass-Through- oder PD-Modus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erhöht die Kabelreichweite um 100 Meter pro Gerät im Standardmodus oder auf bis zu 250 Meter im Modus für größere Entfernungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als Standgerät, auf DIN-Schiene oder an der Wand montierbar – flexible Befestigungsmöglichkeiten sind im Lieferumfang jedes Geräts enthalten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stromversorgung über PoE (keine lokale Stromversorgung erforderlich)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Plug-&amp;-Play-Design gewährleistet maximale Benutzerfreundlichkeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unterstützt PoE-Pass-Through mit 15 W, 30 W, 60 W und 90 W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unicast, Multicast und Jumbo-Frames werden ebenso unterstützt wie eine vollständig symmetrische Bandbreitenleistung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entwickelt in den USA und Großbritannien. Hergestellt im Vereinigten Königreich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMG-Garantie mit lebenslangem Support</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>