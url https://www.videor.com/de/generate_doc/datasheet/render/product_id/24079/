--- v0 (2026-05-14)
+++ v1 (2026-08-12)
@@ -162,50 +162,105 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WD Red NAS Festplatte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für Dauerbetrieb in NAS-Lösungen entwickelt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SATA 6 Gb/s Schnittstelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baugröße 3,5 Zoll</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10TB Kapazität, 512MB Cache</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="specifications"/>
       </w:tblPr>
       <w:tr>
@@ -454,51 +509,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">WD103KFBX</w:t>
+              <w:t xml:space="preserve">Western Digital WD103KFBX / 10 TB/ Red Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>