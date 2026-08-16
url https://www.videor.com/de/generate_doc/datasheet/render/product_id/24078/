--- v0 (2026-07-02)
+++ v1 (2026-08-16)
@@ -377,89 +377,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">7636490078309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>