--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -2054,50 +2054,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">6936422121129</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>