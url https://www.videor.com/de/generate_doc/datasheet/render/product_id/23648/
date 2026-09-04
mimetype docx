--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -162,50 +162,160 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HikAI-ISP für hervorragende Geräuschreduzierung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24/7 farbenfrohe Bildgebung durch ColorVu-Technologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Szenenanpassung WDR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fokus auf die Klassifizierung von Personen und Fahrzeugen auf der Grundlage von Deep Learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eingebautes Dual-Mikrofon-Array für hochwertige Audio-Sicherheit in Echtzeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sicherheit in Echtzeit durch integriertes Zwei-Wege-Audio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Korrosionsbeständige Ausführung, die im Vergleich zu Standardausführungen (NEMA4X) für Zuverlässigkeit und Langlebigkeit sorgt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smart Hybrid Light: Integriert IR- und Weißlicht, 3 zusätzliche Beleuchtungsmodi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wettergeschützt (IP67) und vandalismusgeschützt (IK10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aktives Stroboskoplicht und akustischer Alarm zur Abschreckung von Eindringlingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="specifications"/>
       </w:tblPr>
       <w:tr>
@@ -376,51 +486,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Farbe (Gehäuse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Schwarz</w:t>
+              <w:t xml:space="preserve">schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gehäuseart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -766,51 +876,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">-30 °C bis +60 °C</w:t>
+              <w:t xml:space="preserve">-30 °C - 60 °C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wide Dynamic Range (WDR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1117,51 +1227,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Lichtempfindlichkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">0.001 Lux @ (F1.2,AGC ON),0 Lux mit Licht</w:t>
+              <w:t xml:space="preserve">0,001 Lux @ (F1.2,AGC ON),0 Lux mit Licht</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1780,90 +1890,90 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">112.3° bis 41.2°</w:t>
+              <w:t xml:space="preserve">112,3° - 41,2°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2.8 bis 12 mm</w:t>
+              <w:t xml:space="preserve">2,8 - 12 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">MOD (Minimum Object Distance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2281,50 +2391,254 @@
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Zubehör</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="crosssell_products"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hikvision DS-1475ZJ-SUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mastmontage Adapter, Edelstahl, für Hikvision Kameras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hikvision DS-1475ZJ-Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mastmontage Adapter, Edelstahl, weiß, für Hikvision Kameras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hikvision DS-1476ZJ-SUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eckmontage Adapter, weiß, für Hikvision Kameras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hikvision DS-1476ZJ-Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eckmontage Adapter, weiß, 126x105x250mm, für Hikvision Kameras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hikvision DS-2251ZJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deckenmontage, abgehängt, für Hikvision Bulletkamera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfehlungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>