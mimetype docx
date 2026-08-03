--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -2771,50 +2771,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4260229841501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>