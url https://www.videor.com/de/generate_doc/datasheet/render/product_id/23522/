--- v1 (2026-08-03)
+++ v2 (2026-09-18)
@@ -3482,246 +3482,246 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gigabit Switch Rack, Unmanaged, 24x PoE, 2xSFP, max. 30W pro Port, internes Netzteil max. 400W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-0,5/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-0,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 0,5m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-1/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-1/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 1m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-2/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 2m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-3/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-3/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 3m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-7,5/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-7,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 7,5m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetpower-PSU-XS-11C Steckernetzteil</w:t>
+              <w:t xml:space="preserve">jetrics power PSU-XS-11C Steckernetzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Netzteil 12V/1,5A ID 2.1 x OD 5.5, 11mm, inlusive Adapter von 11 auf 9mm Länge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>