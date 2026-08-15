--- v0 (2026-05-17)
+++ v1 (2026-08-15)
@@ -164,84 +164,161 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verwendbar bei -25°C bis + 70°C</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Made in Italy</w:t>
+        <w:t xml:space="preserve">Kompakte Bauweise – ideal für beengte Platzverhältnisse, einschließlich Kameramasten und Straßenverteilerkästen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Temperaturbereich von -25 bis +70 °C gewährleistet eine konstante Leistung unter extremen Bedingungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montage auf DIN-Schiene – schnelle Installation und Demontage für Wartungsarbeiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoher Wirkungsgrad – typischerweise bis zu 92 %</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Niedertemperatur-Boost-Modus liefert eine kontinuierliche Ausgangsleistung von 575 W bis zu +40 °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standardmäßiger Kurzschluss-, Überstrom- und Überspannungsschutz am Ausgang</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hohe Prüfspannung für die E/A-Isolation von bis zu 3000 VAC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unterstützt den Parallelbetriebsmodus für 1+1-Redundanz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sicherheitszertifiziert nach EN, IEC und UL508</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entwickelt und hergestellt in der EU (TAA-konform)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 Jahre AMG-Support-Garantie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>